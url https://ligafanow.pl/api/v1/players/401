--- v0 (2026-04-09)
+++ v1 (2026-09-01)
@@ -143,54 +143,54 @@
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Liakhovyi</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kiełsznia-Rawski</t>
   </si>
   <si>
     <t>Pau</t>
   </si>
   <si>
     <t>Narganes</t>
   </si>
   <si>
     <t>Raul</t>
   </si>
   <si>
+    <t>Prasznik</t>
+  </si>
+  <si>
     <t>Saad</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prasznik</t>
   </si>
   <si>
     <t>Saliu</t>
   </si>
   <si>
     <t>Salime</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Mogielnicki</t>
   </si>
   <si>
     <t>Tiago</t>
   </si>
   <si>
     <t>Gonzales</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
@@ -929,86 +929,86 @@
       </c>
       <c r="B15" s="2">
         <v>2688</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2952</v>
+        <v>447</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>447</v>
+        <v>2952</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>2690</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G18" s="2">