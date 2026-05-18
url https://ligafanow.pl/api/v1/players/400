--- v0 (2026-04-01)
+++ v1 (2026-05-18)
@@ -95,57 +95,57 @@
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Raczyński</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Wijatkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Pyl</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Grudnik</t>
+  </si>
+  <si>
     <t>Ilczuk</t>
   </si>
   <si>
     <t>Kur</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grudnik</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Piątek</t>
   </si>
   <si>
     <t>Podskarbi</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Marczak</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
@@ -740,97 +740,97 @@
       </c>
       <c r="B9" s="2">
         <v>1537</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2864</v>
+        <v>2845</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1551</v>
+        <v>2864</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2845</v>
+        <v>1551</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1541</v>
       </c>
       <c r="C13" s="2" t="s">