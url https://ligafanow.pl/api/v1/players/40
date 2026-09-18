--- v0 (2026-06-06)
+++ v1 (2026-09-18)
@@ -41,150 +41,150 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Czupajło</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Tomanek</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kobeszko</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Tarniowy</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Aptacy</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Grodzki</t>
+  </si>
+  <si>
     <t>Fabisiewicz</t>
   </si>
   <si>
-    <t>Grodzki</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Jaworowski</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Siuda</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Toczek</t>
+  </si>
+  <si>
     <t>Głodek</t>
   </si>
   <si>
     <t>Brzózka</t>
   </si>
   <si>
-    <t>Toczek</t>
-[...1 lines deleted...]
-  <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Czichon</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Parzych</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Balcerzak</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Połeć</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Ciskowski</t>
+  </si>
+  <si>
+    <t>Świercz</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ciskowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -565,74 +565,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>645</v>
+        <v>657</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>650</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -680,74 +680,74 @@
       </c>
       <c r="B6" s="2">
         <v>640</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>649</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -772,97 +772,97 @@
       </c>
       <c r="B10" s="2">
         <v>653</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>644</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -933,97 +933,97 @@
       </c>
       <c r="B17" s="2">
         <v>652</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>658</v>
+        <v>643</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>654</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>643</v>
+        <v>658</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>