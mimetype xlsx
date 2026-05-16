--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -83,90 +83,90 @@
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Babula</t>
   </si>
   <si>
     <t>Kłos</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
     <t>Gutierrez</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Bogucki</t>
+  </si>
+  <si>
     <t>Krześniak</t>
   </si>
   <si>
-    <t>Bogucki</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Traczyk</t>
   </si>
   <si>
     <t>Fałek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Baranowski</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Szymanowicz</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Ciechański</t>
+  </si>
+  <si>
     <t>Kiliński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ciechański</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Sobczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -691,89 +691,89 @@
       </c>
       <c r="B7" s="2">
         <v>2044</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2040</v>
+        <v>2038</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>28</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2046</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>13</v>
       </c>
     </row>
@@ -852,89 +852,89 @@
       </c>
       <c r="B14" s="2">
         <v>2036</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2039</v>
+        <v>2037</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>2041</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
     </row>