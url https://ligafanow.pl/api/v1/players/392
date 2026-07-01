--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -83,54 +83,54 @@
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Babula</t>
   </si>
   <si>
     <t>Kłos</t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
     <t>Gutierrez</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Krześniak</t>
+  </si>
+  <si>
     <t>Bogucki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Krześniak</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Traczyk</t>
   </si>
   <si>
     <t>Fałek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Baranowski</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
@@ -691,89 +691,89 @@
       </c>
       <c r="B7" s="2">
         <v>2044</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2040</v>
+        <v>2038</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>28</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>2046</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>13</v>
       </c>
     </row>