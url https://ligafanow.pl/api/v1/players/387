--- v0 (2026-04-01)
+++ v1 (2026-10-02)
@@ -50,90 +50,90 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Kęsicki</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Pietryka</t>
+  </si>
+  <si>
     <t>Gostomski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Pietryka</t>
-[...1 lines deleted...]
-  <si>
     <t>Karpiński</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Himkowski</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Kleszcz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Sierdziński</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Sapiński</t>
+  </si>
+  <si>
     <t>Makowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sapiński</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Szklennik</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wypych</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Bireta</t>
   </si>
   <si>
     <t>Orzechowski</t>
   </si>
   <si>
     <t>Runowski</t>
   </si>
@@ -576,112 +576,112 @@
       </c>
       <c r="B2" s="2">
         <v>1134</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>813</v>
+        <v>3007</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>13</v>
+      <c r="G3" s="2">
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3007</v>
+        <v>813</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>811</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>2280</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
     </row>
@@ -729,97 +729,97 @@
       </c>
       <c r="G8" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>2913</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>809</v>
+        <v>2880</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>8</v>
+      <c r="G10" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2880</v>
+        <v>809</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>13</v>
+      <c r="G11" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>816</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
     </row>
@@ -867,137 +867,137 @@
       </c>
       <c r="G14" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>1978</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2835</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3048</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>807</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>808</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>