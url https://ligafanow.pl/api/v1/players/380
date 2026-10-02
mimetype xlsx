--- v1 (2026-05-18)
+++ v2 (2026-10-02)
@@ -77,108 +77,108 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Stoch</t>
   </si>
   <si>
     <t>Eugene</t>
   </si>
   <si>
     <t>Davydenko</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Chmiel</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t>Arłukowicz</t>
+  </si>
+  <si>
     <t>Szcześniak</t>
   </si>
   <si>
-    <t>Arłukowicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Rutkowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Krekora</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kozakow</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Gierej</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Zduński</t>
+  </si>
+  <si>
     <t>Bańczak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zduński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Włoda</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Michoński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -701,74 +701,74 @@
       </c>
       <c r="B6" s="2">
         <v>1901</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>356</v>
+        <v>3147</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3147</v>
+        <v>356</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>2222</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -931,89 +931,89 @@
       </c>
       <c r="B16" s="2">
         <v>1904</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1900</v>
+        <v>1452</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1452</v>
+        <v>1900</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>1</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1902</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
     </row>