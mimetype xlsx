--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -77,56 +77,56 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Stoch</t>
   </si>
   <si>
     <t>Eugene</t>
   </si>
   <si>
     <t>Davydenko</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Chmiel</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t>Szcześniak</t>
+  </si>
+  <si>
     <t>Arłukowicz</t>
   </si>
   <si>
-    <t>Szcześniak</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Rutkowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Krekora</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Kozakow</t>
@@ -140,54 +140,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Gierej</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bańczak</t>
   </si>
   <si>
     <t>Zduński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Włoda</t>
+  </si>
+  <si>
     <t>Michalski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Włoda</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Dębski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Michoński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Rostkowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -701,74 +701,74 @@
       </c>
       <c r="B6" s="2">
         <v>1901</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3147</v>
+        <v>356</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>356</v>
+        <v>3147</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>2222</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -862,89 +862,89 @@
       </c>
       <c r="B13" s="2">
         <v>1899</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2223</v>
+        <v>1646</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1646</v>
+        <v>2223</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>17</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1904</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
     </row>
@@ -977,89 +977,89 @@
       </c>
       <c r="B18" s="2">
         <v>1452</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2106</v>
+        <v>1902</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1902</v>
+        <v>2106</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1750</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
     </row>