--- v0 (2026-04-04)
+++ v1 (2026-08-17)
@@ -146,54 +146,54 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Ambrozik</t>
   </si>
   <si>
     <t>Borasiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Milczarek</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Sitek</t>
+  </si>
+  <si>
     <t>Milewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sitek</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Wiśniakowski</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Obłuski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Fabisiak</t>
   </si>
 </sst>
 </file>
 
@@ -1009,106 +1009,106 @@
       </c>
       <c r="B19" s="2">
         <v>12</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>86</v>
+        <v>888</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>888</v>
+        <v>4</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>1190</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">