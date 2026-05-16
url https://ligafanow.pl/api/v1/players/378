--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -56,111 +56,111 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Wrześniak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Wiercioch</t>
+  </si>
+  <si>
     <t>Gajos</t>
   </si>
   <si>
-    <t>Wiercioch</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
+    <t>Brewczyński</t>
+  </si>
+  <si>
     <t>Jarczak</t>
   </si>
   <si>
-    <t>Brewczyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kudelski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Lewicki</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t xml:space="preserve">Pyrka </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Budyta</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kordas</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Prażuch</t>
+  </si>
+  <si>
     <t>Stempin</t>
   </si>
   <si>
     <t>Aleksandrowicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prażuch</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Juchniewicz</t>
   </si>
   <si>
     <t>Kwieciński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dzisiów</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polakowski</t>
   </si>
@@ -600,143 +600,143 @@
       </c>
       <c r="B2" s="2">
         <v>49</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>31</v>
+        <v>919</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>919</v>
+        <v>31</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>39</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2320</v>
+        <v>2910</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2910</v>
+        <v>2320</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>34</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -830,100 +830,100 @@
       </c>
       <c r="B12" s="2">
         <v>33</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1278</v>
+        <v>48</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>42</v>
+        <v>1278</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1742</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -1023,51 +1023,51 @@
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>41</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>1023</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="2" t="s">