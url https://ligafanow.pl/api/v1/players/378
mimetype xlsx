--- v1 (2026-05-16)
+++ v2 (2026-08-15)
@@ -71,105 +71,105 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Wiercioch</t>
   </si>
   <si>
     <t>Gajos</t>
   </si>
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Niemirski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
+    <t>Jarczak</t>
+  </si>
+  <si>
     <t>Brewczyński</t>
   </si>
   <si>
-    <t>Jarczak</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kudelski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Lewicki</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t xml:space="preserve">Pyrka </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Budyta</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kordas</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Stempin</t>
+  </si>
+  <si>
+    <t>Aleksandrowicz</t>
+  </si>
+  <si>
     <t>Prażuch</t>
   </si>
   <si>
-    <t>Stempin</t>
-[...4 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Kwieciński</t>
+  </si>
+  <si>
     <t>Juchniewicz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kwieciński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dzisiów</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Polakowski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Doliński</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
@@ -669,74 +669,74 @@
       </c>
       <c r="B5" s="2">
         <v>39</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2910</v>
+        <v>2320</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2320</v>
+        <v>2910</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>34</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -830,143 +830,143 @@
       </c>
       <c r="B12" s="2">
         <v>33</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>48</v>
+        <v>1278</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1278</v>
+        <v>42</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1742</v>
+        <v>35</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>35</v>
+        <v>1742</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>95</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1023,51 +1023,51 @@
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>41</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>1023</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="2" t="s">