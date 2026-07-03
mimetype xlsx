--- v0 (2026-04-03)
+++ v1 (2026-07-03)
@@ -77,99 +77,99 @@
   <si>
     <t>Krzyżański</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Suchowierz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t xml:space="preserve">Mac </t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Michalak</t>
+  </si>
+  <si>
     <t>Podraza</t>
   </si>
   <si>
-    <t xml:space="preserve">Mac </t>
-[...7 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kaczmarek</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Prasolik</t>
+  </si>
+  <si>
     <t>Mielniczuk</t>
   </si>
   <si>
-    <t>Prasolik</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Koćmierowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Pudło</t>
+  </si>
+  <si>
+    <t>Szóstko</t>
+  </si>
+  <si>
     <t>Gąska</t>
-  </si>
-[...4 lines deleted...]
-    <t>Szóstko</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chruszcz</t>
   </si>
   <si>
     <t>Kumór</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sidun</t>
   </si>
@@ -695,327 +695,327 @@
       </c>
       <c r="B6" s="2">
         <v>3094</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>381</v>
+        <v>230</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>230</v>
+        <v>390</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>496</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>3128</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>851</v>
+        <v>391</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>391</v>
+        <v>501</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>501</v>
+        <v>851</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2955</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>985</v>
+        <v>529</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>529</v>
+        <v>234</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>234</v>
+        <v>3127</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3127</v>
+        <v>985</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>387</v>
       </c>
       <c r="C20" s="2" t="s">