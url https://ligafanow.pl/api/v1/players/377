--- v1 (2026-07-03)
+++ v2 (2026-08-17)
@@ -74,102 +74,102 @@
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Krzyżański</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Suchowierz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t>Michalak</t>
+  </si>
+  <si>
+    <t>Podraza</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mac </t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...7 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kaczmarek</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Mielniczuk</t>
+  </si>
+  <si>
     <t>Prasolik</t>
   </si>
   <si>
-    <t>Mielniczuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Koćmierowski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Gąska</t>
+  </si>
+  <si>
     <t>Pudło</t>
   </si>
   <si>
     <t>Szóstko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gąska</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chruszcz</t>
   </si>
   <si>
     <t>Kumór</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sidun</t>
   </si>
@@ -695,327 +695,327 @@
       </c>
       <c r="B6" s="2">
         <v>3094</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>381</v>
+        <v>230</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>230</v>
+        <v>390</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>496</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>3128</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>391</v>
+        <v>851</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>501</v>
+        <v>391</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>851</v>
+        <v>501</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2955</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>529</v>
+        <v>985</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>234</v>
+        <v>529</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3127</v>
+        <v>234</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>985</v>
+        <v>3127</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>387</v>
       </c>
       <c r="C20" s="2" t="s">