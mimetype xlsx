--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -80,57 +80,57 @@
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Suchowierz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Czarek</t>
   </si>
   <si>
     <t>Petasz</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t xml:space="preserve">Mac </t>
+  </si>
+  <si>
+    <t>Podraza</t>
+  </si>
+  <si>
     <t>Michalak</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Mac </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kaczmarek</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Mielniczuk</t>
   </si>
   <si>
     <t>Prasolik</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
@@ -695,97 +695,97 @@
       </c>
       <c r="B6" s="2">
         <v>3094</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>230</v>
+        <v>381</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>390</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>381</v>
+        <v>230</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>496</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -833,83 +833,83 @@
       </c>
       <c r="B12" s="2">
         <v>851</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>391</v>
+        <v>501</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>501</v>
+        <v>391</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2955</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">