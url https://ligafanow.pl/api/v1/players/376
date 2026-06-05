--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -149,54 +149,54 @@
   <si>
     <t>Ksionek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Galbarczyk</t>
   </si>
   <si>
     <t>Nadier</t>
   </si>
   <si>
     <t>Hawari</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Sędek</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Myszkiewicz</t>
+  </si>
+  <si>
     <t>Krawczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Myszkiewicz</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Bałajzy</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian	</t>
   </si>
   <si>
     <t>Żółkowski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Beczek</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Żak</t>
   </si>
@@ -1004,89 +1004,89 @@
       </c>
       <c r="B18" s="2">
         <v>1497</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>22</v>
+      <c r="G19" s="2">
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>12</v>
+      <c r="G20" s="2" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>845</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
         <v>77</v>
       </c>
     </row>