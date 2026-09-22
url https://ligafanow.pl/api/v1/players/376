--- v1 (2026-06-05)
+++ v2 (2026-09-22)
@@ -56,60 +56,60 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Kiejter</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Artem</t>
   </si>
   <si>
     <t>Shevchenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
+    <t>Bartek</t>
+  </si>
+  <si>
+    <t>Kostrzewa</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Bartek</t>
-[...1 lines deleted...]
-  <si>
     <t>Kisielewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostrzewa</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Chmiel</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Borowski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Jurij</t>
   </si>
@@ -659,89 +659,89 @@
       </c>
       <c r="B3" s="2">
         <v>1894</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>153</v>
+        <v>2500</v>
       </c>
       <c r="C4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>2500</v>
+        <v>153</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>1252</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>17</v>
       </c>
     </row>
@@ -754,51 +754,51 @@
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>263</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>229</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -892,74 +892,74 @@
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>1601</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>176</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2800</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -984,51 +984,51 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>1497</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>160</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1099,97 +1099,97 @@
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>143</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>261</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>172</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>1740</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">