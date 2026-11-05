--- v0 (2026-09-20)
+++ v1 (2026-11-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
@@ -65,60 +65,63 @@
   <si>
     <t>Vovk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Shchur</t>
   </si>
   <si>
     <t>Zhukov</t>
   </si>
   <si>
     <t>Oleksii</t>
   </si>
   <si>
     <t>Kyselov</t>
   </si>
   <si>
-    <t>Orest</t>
-[...4 lines deleted...]
-  <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Danchuk</t>
+  </si>
+  <si>
+    <t>Serhii</t>
+  </si>
+  <si>
+    <t>Pavlov</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Viacheslav</t>
   </si>
   <si>
     <t>Tkachuk</t>
   </si>
   <si>
     <t>Yevhen</t>
   </si>
   <si>
     <t>Syrotiuk</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Rubinskyi</t>
   </si>
@@ -615,175 +618,175 @@
       </c>
       <c r="B5" s="2">
         <v>11326</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>9286</v>
+        <v>8124</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8124</v>
+        <v>9963</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>4</v>
+      <c r="G7" s="2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>3467</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>10561</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>8950</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>6060</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>