--- v1 (2026-05-15)
+++ v2 (2026-09-29)
@@ -74,69 +74,69 @@
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Błaszak</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Pietruczuk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Wieliczko</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Góral</t>
+  </si>
+  <si>
     <t>Jaworski</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Karczewski</t>
+  </si>
+  <si>
     <t>Bielecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Karczewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Gromulski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Hapak</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
@@ -665,135 +665,135 @@
       </c>
       <c r="B6" s="2">
         <v>2860</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2625</v>
+        <v>150</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>5</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>150</v>
+        <v>2625</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2896</v>
+        <v>2618</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>11</v>
+      <c r="G9" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2618</v>
+        <v>2896</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>16</v>
+      <c r="G10" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>2621</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>7</v>
       </c>
     </row>
@@ -875,51 +875,51 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>237</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>2624</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">