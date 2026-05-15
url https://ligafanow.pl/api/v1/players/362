--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -98,54 +98,54 @@
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Jaworski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Góral</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Bielecki</t>
   </si>
   <si>
     <t>Karczewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Gromulski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wiśniewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Wojciechowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Hapak</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Tyburcy</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Kaczmarczyk</t>
   </si>
@@ -757,158 +757,158 @@
       </c>
       <c r="B10" s="2">
         <v>2618</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2621</v>
+        <v>2619</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2626</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2623</v>
+        <v>2617</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2617</v>
+        <v>2623</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>237</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>