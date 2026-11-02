--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -846,51 +846,51 @@
       </c>
       <c r="G11" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>13426</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>13443</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>81</v>
       </c>
     </row>
@@ -1076,51 +1076,51 @@
       </c>
       <c r="G21" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>13442</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>13433</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>17</v>
       </c>
     </row>