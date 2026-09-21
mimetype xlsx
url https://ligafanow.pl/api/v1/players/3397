--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -65,141 +65,141 @@
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Borczon</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Pszczółkowski</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
+    <t>Yanyshyn</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Kurhanski</t>
   </si>
   <si>
-    <t>UKR</t>
-[...4 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Wojno</t>
   </si>
   <si>
     <t>Myszór</t>
   </si>
   <si>
     <t>Jurij</t>
   </si>
   <si>
     <t>Pijasiuk</t>
   </si>
   <si>
     <t>Kostiantin</t>
   </si>
   <si>
     <t>Izotov</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Filutowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Morra</t>
+  </si>
+  <si>
     <t>Błaszczyk</t>
   </si>
   <si>
-    <t>Morra</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Dziubiński </t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Luckner</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Winnicki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Fortuna</t>
   </si>
   <si>
     <t>Sega</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Zwierzchowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
-    <t xml:space="preserve">Tomasz </t>
-[...2 lines deleted...]
-    <t>Świeczka</t>
+    <t>Krzysztof</t>
+  </si>
+  <si>
+    <t>Wiśniewski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -649,74 +649,74 @@
       </c>
       <c r="B4" s="2">
         <v>13838</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>14103</v>
+        <v>11856</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11856</v>
+        <v>14103</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>13161</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -810,74 +810,74 @@
       </c>
       <c r="B11" s="2">
         <v>13789</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11863</v>
+        <v>11858</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11858</v>
+        <v>11863</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>14104</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -1017,54 +1017,54 @@
       </c>
       <c r="B20" s="2">
         <v>9622</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>9823</v>
+        <v>7698</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>