--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -62,114 +62,114 @@
   <si>
     <t>Artem</t>
   </si>
   <si>
     <t>Huryk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Shevchenko</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
     <t>Hrydovyi</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
+    <t>Borys</t>
+  </si>
+  <si>
     <t>Liadryk</t>
   </si>
   <si>
-    <t>Borys</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Korolevych</t>
   </si>
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Onishchuk</t>
   </si>
   <si>
     <t>Shulzhenko</t>
   </si>
   <si>
     <t>Rostyslav</t>
   </si>
   <si>
     <t>Pavelko</t>
   </si>
   <si>
     <t>Ruslan</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Romanovskyi</t>
   </si>
   <si>
     <t>Vasyl</t>
   </si>
   <si>
     <t>Duda</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t xml:space="preserve">Zapotichnyi </t>
   </si>
   <si>
+    <t>Korol</t>
+  </si>
+  <si>
     <t>Kuzbyt</t>
   </si>
   <si>
     <t xml:space="preserve">Yurii </t>
   </si>
   <si>
     <t>Varenitsia</t>
-  </si>
-[...1 lines deleted...]
-    <t>Korol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -619,123 +619,123 @@
       </c>
       <c r="B4" s="2">
         <v>10258</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13509</v>
+        <v>10255</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10255</v>
+        <v>13509</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>13213</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11666</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>10253</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -872,103 +872,103 @@
       </c>
       <c r="B15" s="2">
         <v>13508</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12489</v>
+        <v>14123</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>14120</v>
+        <v>12489</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>14123</v>
+        <v>14120</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">