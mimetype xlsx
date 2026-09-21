--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -38,126 +38,126 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t xml:space="preserve">Andrii </t>
+  </si>
+  <si>
+    <t>Pashchenko</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Dutchak</t>
   </si>
   <si>
-    <t>UKR</t>
-[...5 lines deleted...]
-    <t>Pashchenko</t>
+    <t xml:space="preserve">Bohdan </t>
+  </si>
+  <si>
+    <t>Ivaniuk</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Bohdan</t>
   </si>
   <si>
     <t>Yosypchuk</t>
   </si>
   <si>
-    <t xml:space="preserve">Bohdan </t>
-[...7 lines deleted...]
-  <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Pozaruk</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Kushniruk</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Osichnyi</t>
   </si>
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Ocheretnyi</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Marchak</t>
   </si>
   <si>
     <t>Victor</t>
   </si>
   <si>
     <t>Yaremii</t>
   </si>
   <si>
     <t>Vladyslav</t>
   </si>
   <si>
+    <t>Khmara</t>
+  </si>
+  <si>
     <t>Budz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Khmara</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Hozhda</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Nykyforak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -550,135 +550,135 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>7783</v>
+        <v>6543</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
-        <v>10</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>6543</v>
+        <v>7783</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
-        <v>59</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>8759</v>
+        <v>6540</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>77</v>
+      <c r="G4" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>6540</v>
+        <v>8759</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>12644</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>23</v>
       </c>
     </row>
@@ -780,89 +780,89 @@
       </c>
       <c r="B11" s="2">
         <v>2463</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5041</v>
+        <v>12645</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>17</v>
+      <c r="G12" s="2">
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12645</v>
+        <v>5041</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2">
-        <v>24</v>
+      <c r="G13" s="2" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>13948</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>30</v>
       </c>
     </row>