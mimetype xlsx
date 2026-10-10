--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -77,54 +77,54 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Prokop</t>
   </si>
   <si>
     <t>Heorhii</t>
   </si>
   <si>
     <t>Pechnikov</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Chariapoczkin</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
+    <t>Hrechko</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sirozh </t>
-  </si>
-[...1 lines deleted...]
-    <t>Hrechko</t>
   </si>
   <si>
     <t>Marsel</t>
   </si>
   <si>
     <t>Tamoyan</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Halka</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Plaksiuk</t>
   </si>
   <si>
     <t>Platon</t>
   </si>
   <si>
     <t>Marchenko</t>
   </si>
@@ -692,74 +692,74 @@
       </c>
       <c r="B6" s="2">
         <v>14188</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>14069</v>
+        <v>14194</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>14194</v>
+        <v>14069</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>13784</v>
       </c>
       <c r="C9" s="2" t="s">