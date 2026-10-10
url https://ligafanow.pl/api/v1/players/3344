--- v1 (2026-08-21)
+++ v2 (2026-10-10)
@@ -65,57 +65,57 @@
   <si>
     <t>Ryszkowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
     <t>Herman</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Jędrzejczyk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
+    <t>Woch</t>
+  </si>
+  <si>
+    <t>Kleinszmidt</t>
+  </si>
+  <si>
     <t>Przychodzień</t>
-  </si>
-[...4 lines deleted...]
-    <t>Kleinszmidt</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Matusiak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Okolus</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Osiejewski</t>
   </si>
@@ -631,97 +631,97 @@
       </c>
       <c r="B4" s="2">
         <v>13970</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>14143</v>
+        <v>14195</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>14195</v>
+        <v>13971</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13971</v>
+        <v>14143</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>14142</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -847,51 +847,51 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>6455</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13977</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">