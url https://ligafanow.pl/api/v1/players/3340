--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -113,84 +113,84 @@
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Wolański</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Górczyński</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Leszczyński</t>
   </si>
   <si>
     <t>Kai</t>
   </si>
   <si>
     <t>Bednarczyk</t>
   </si>
   <si>
-    <t>Krzysztor</t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Pawlikowski</t>
   </si>
   <si>
     <t>Czepiel</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kondracki</t>
   </si>
   <si>
+    <t>Marysia</t>
+  </si>
+  <si>
+    <t>Kovador</t>
+  </si>
+  <si>
     <t>Mikołaj</t>
   </si>
   <si>
+    <t>Matera</t>
+  </si>
+  <si>
     <t>Cebula</t>
-  </si>
-[...1 lines deleted...]
-    <t>Matera</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Adamczuk</t>
   </si>
   <si>
     <t>Alexey</t>
   </si>
   <si>
     <t>Melnikov</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Aliaksei</t>
   </si>
   <si>
     <t>Zubkouski</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
@@ -920,189 +920,189 @@
       </c>
       <c r="B12" s="2">
         <v>13387</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>13831</v>
+        <v>13614</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>13614</v>
+        <v>13380</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>13380</v>
+        <v>13779</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>13779</v>
+        <v>13615</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>13615</v>
+        <v>13899</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>13382</v>
+        <v>13888</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13888</v>
+        <v>13382</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>13381</v>
       </c>
       <c r="C20" s="2" t="s">