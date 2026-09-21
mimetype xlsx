--- v1 (2026-07-21)
+++ v2 (2026-09-21)
@@ -116,56 +116,56 @@
   <si>
     <t>Wolański</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Górczyński</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Leszczyński</t>
   </si>
   <si>
     <t>Kai</t>
   </si>
   <si>
     <t>Bednarczyk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Czepiel</t>
+  </si>
+  <si>
     <t>Pawlikowski</t>
   </si>
   <si>
-    <t>Czepiel</t>
-[...1 lines deleted...]
-  <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Piórkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kondracki</t>
   </si>
   <si>
     <t>Marysia</t>
   </si>
   <si>
     <t>Kovador</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Matera</t>
   </si>
   <si>
     <t>Cebula</t>
@@ -179,57 +179,57 @@
   <si>
     <t>Alexey</t>
   </si>
   <si>
     <t>Melnikov</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Aliaksei</t>
   </si>
   <si>
     <t>Zubkouski</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>Dzerkachov</t>
   </si>
   <si>
     <t>Artiom</t>
   </si>
   <si>
+    <t>Żuk</t>
+  </si>
+  <si>
     <t>Masakowski</t>
   </si>
   <si>
     <t>Pastushyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Żuk</t>
   </si>
   <si>
     <t>Artsem</t>
   </si>
   <si>
     <t>Zheldak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Goshaerh</t>
   </si>
   <si>
     <t>Kiryl</t>
   </si>
   <si>
     <t>Fursau</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
@@ -920,77 +920,77 @@
       </c>
       <c r="B12" s="2">
         <v>13387</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>13614</v>
+        <v>13380</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>13380</v>
+        <v>13614</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13779</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
@@ -1173,109 +1173,109 @@
       </c>
       <c r="B23" s="2">
         <v>13090</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>9548</v>
+        <v>8464</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>4313</v>
+        <v>9548</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>8464</v>
+        <v>4313</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>13295</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G27" s="2" t="s">