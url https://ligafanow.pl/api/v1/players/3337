--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -89,99 +89,99 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Karbowiak</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Krześniak</t>
   </si>
   <si>
     <t>Gil</t>
   </si>
   <si>
     <t>Yehudayan</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
+    <t>Zuchora</t>
+  </si>
+  <si>
     <t>Oniszczuk</t>
   </si>
   <si>
-    <t>Zuchora</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Galas</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Faryniarz</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Rudenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Trzosowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Zderkiewicz</t>
+  </si>
+  <si>
     <t>Ziemiański</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zderkiewicz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kijek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Marczewski</t>
   </si>
   <si>
     <t>Oliwier</t>
   </si>
   <si>
     <t>Trzepałka</t>
   </si>
   <si>
     <t>Sujka</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
@@ -789,74 +789,74 @@
       </c>
       <c r="B8" s="2">
         <v>13360</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>13353</v>
+        <v>10598</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>10598</v>
+        <v>13353</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>13364</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -973,77 +973,77 @@
       </c>
       <c r="B16" s="2">
         <v>13348</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9157</v>
+        <v>13356</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>13356</v>
+        <v>9157</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>13350</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1235,51 +1235,51 @@
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>13352</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>13434</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="2" t="s">