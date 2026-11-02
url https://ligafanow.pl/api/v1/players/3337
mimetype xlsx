--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -41,117 +41,117 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Antoni</t>
   </si>
   <si>
+    <t>Stanios</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Kazłowski</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Bednarek</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Karbowiak</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Krześniak</t>
   </si>
   <si>
     <t>Gil</t>
   </si>
   <si>
     <t>Yehudayan</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
+    <t>Oniszczuk</t>
+  </si>
+  <si>
     <t>Zuchora</t>
   </si>
   <si>
-    <t>Oniszczuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Galas</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Lewandowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bramkarz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Faryniarz</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Rudenko</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Trzosowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -628,74 +628,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>13367</v>
+        <v>13355</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>13355</v>
+        <v>13367</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>13354</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -789,152 +789,152 @@
       </c>
       <c r="B8" s="2">
         <v>13360</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>10598</v>
+        <v>13353</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13353</v>
+        <v>10598</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>13364</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>13606</v>
+        <v>13349</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>13349</v>
+        <v>13606</v>
       </c>
       <c r="C13" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>7699</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
@@ -953,120 +953,120 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>13348</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>13356</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>9157</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>13350</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>13358</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
@@ -1235,51 +1235,51 @@
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>13352</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>13434</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="2" t="s">