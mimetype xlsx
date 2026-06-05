--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
@@ -83,56 +83,56 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Pyśk</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Łukaszek</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Julek</t>
   </si>
   <si>
     <t>Torbicz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Wiącek</t>
+  </si>
+  <si>
     <t>Rusztecki</t>
   </si>
   <si>
-    <t>Wiącek</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Welsz</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Bączek</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gil</t>
   </si>
   <si>
     <t>Kuba</t>
@@ -165,50 +165,53 @@
     <t>Pierzchała</t>
   </si>
   <si>
     <t>Wąsowski</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Więsek</t>
   </si>
   <si>
     <t>Sami</t>
   </si>
   <si>
     <t>Bouzidi</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Leszczyński</t>
   </si>
   <si>
     <t>Turowicz</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,112 +753,112 @@
       </c>
       <c r="B8" s="2">
         <v>13440</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>13428</v>
+        <v>13441</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>98</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13441</v>
+        <v>13428</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>13426</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>13443</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>81</v>
       </c>
     </row>
@@ -957,135 +960,135 @@
       </c>
       <c r="B17" s="2">
         <v>13425</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>13427</v>
+        <v>13444</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>14</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13444</v>
+        <v>13427</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>80</v>
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>13435</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>13442</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>13433</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>17</v>
       </c>
     </row>
@@ -1118,66 +1121,66 @@
       </c>
       <c r="B24" s="2">
         <v>13439</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>13434</v>
+        <v>13889</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2">
-        <v>28</v>
+      <c r="G25" s="2" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>