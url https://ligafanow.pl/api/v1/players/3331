--- v2 (2026-07-21)
+++ v3 (2026-09-21)
@@ -56,122 +56,122 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Niemyjski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Grzybowski</t>
   </si>
   <si>
+    <t xml:space="preserve">Damian </t>
+  </si>
+  <si>
+    <t>Stolarczak</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Pawlak</t>
   </si>
   <si>
-    <t xml:space="preserve">Damian </t>
-[...4 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Wasilewski</t>
   </si>
   <si>
+    <t>Kacper</t>
+  </si>
+  <si>
+    <t>Kaczorowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Siudak</t>
   </si>
   <si>
-    <t>Kacper</t>
-[...4 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Jóźwiak</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Bawolik</t>
   </si>
   <si>
     <t>Skowroński</t>
   </si>
   <si>
     <t>Tyszka</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
+    <t>Michał</t>
+  </si>
+  <si>
+    <t>Mocarski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
-    <t>Mocarski</t>
-[...4 lines deleted...]
-  <si>
     <t>Wazowski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Zawistowski</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Matuszewski</t>
   </si>
   <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t>Olivier</t>
@@ -194,81 +194,81 @@
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Kwaczreliszwili</t>
   </si>
   <si>
     <t>Ignacak</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Bucki</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Kuzimiński</t>
+  </si>
+  <si>
     <t>Kubicki</t>
   </si>
   <si>
-    <t>Kuzimiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisowski</t>
   </si>
   <si>
     <t>Loïc</t>
   </si>
   <si>
     <t>Bonnet</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Banasiak </t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Dudek</t>
+  </si>
+  <si>
     <t>Śliwiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dudek</t>
   </si>
   <si>
     <t>Raciborski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Parszewski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Zagórski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Trąbiński</t>
   </si>
 </sst>
 </file>
 
@@ -716,158 +716,158 @@
       </c>
       <c r="B3" s="2">
         <v>9785</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>11229</v>
+        <v>13894</v>
       </c>
       <c r="C4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>11</v>
+      <c r="G4" s="2">
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13894</v>
+        <v>11229</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="2">
-        <v>90</v>
+      <c r="G5" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>13463</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4297</v>
+        <v>12106</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>8</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>12106</v>
+        <v>4297</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4904</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -969,106 +969,106 @@
       </c>
       <c r="B14" s="2">
         <v>11380</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>13872</v>
+        <v>11408</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>13800</v>
+        <v>13872</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>11408</v>
+        <v>13800</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7811</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
@@ -1271,132 +1271,132 @@
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>7360</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>11599</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>3420</v>
+        <v>3508</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>3508</v>
+        <v>3420</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2">
-        <v>8</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>8076</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2">
         <v>98</v>
       </c>
     </row>
@@ -1429,103 +1429,103 @@
       </c>
       <c r="B34" s="2">
         <v>4693</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>66</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
-        <v>13000</v>
+        <v>10384</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>11</v>
+      <c r="G35" s="2">
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
-        <v>10384</v>
+        <v>13000</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G36" s="2">
-        <v>42</v>
+      <c r="G36" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
         <v>3423</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
         <v>3445</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="2" t="s">
@@ -1547,51 +1547,51 @@
       </c>
       <c r="C39" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2">
         <v>10205</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D40" s="2" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>