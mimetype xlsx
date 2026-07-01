--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -56,69 +56,69 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Czerwoński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Mogenot</t>
+  </si>
+  <si>
     <t>Convain</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Piórkowski</t>
+  </si>
+  <si>
     <t>Janiszewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Piórkowski</t>
   </si>
   <si>
     <t>Jędrzej</t>
   </si>
   <si>
     <t>Leśniewski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Rusinek</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kocyła</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Radzikowski</t>
   </si>
@@ -593,143 +593,143 @@
       </c>
       <c r="B3" s="2">
         <v>13401</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>13011</v>
+        <v>13015</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13015</v>
+        <v>13011</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13014</v>
+        <v>13400</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>13171</v>
+        <v>13014</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>13400</v>
+        <v>13171</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>13018</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -809,68 +809,68 @@
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>13010</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>13016</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13008</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">