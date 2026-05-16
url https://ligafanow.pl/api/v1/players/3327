--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -68,93 +68,93 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Fatyga</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Gajcy</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
+    <t>Muradjan</t>
+  </si>
+  <si>
     <t xml:space="preserve">Gregorczyk </t>
   </si>
   <si>
-    <t>Muradjan</t>
-[...1 lines deleted...]
-  <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Szajewski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Jaszewski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Leśniewski</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Kwieciński</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Paciorkowski</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hawryluk </t>
+  </si>
+  <si>
+    <t>Gregorczyk</t>
+  </si>
+  <si>
     <t>Czernij</t>
-  </si>
-[...7 lines deleted...]
-    <t>Gregorczyk</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Krawczykowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Iwaniuk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Cichowlas</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Jasiorowski</t>
   </si>
@@ -637,74 +637,74 @@
       </c>
       <c r="B4" s="2">
         <v>13070</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13139</v>
+        <v>13273</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13273</v>
+        <v>13139</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>13075</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -775,120 +775,120 @@
       </c>
       <c r="B10" s="2">
         <v>13226</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>13074</v>
+        <v>13092</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>13092</v>
+        <v>13069</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>13069</v>
+        <v>13076</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>13076</v>
+        <v>13074</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13066</v>
       </c>
       <c r="C15" s="2" t="s">