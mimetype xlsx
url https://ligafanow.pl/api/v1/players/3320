--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -86,141 +86,141 @@
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Szmańda</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
     <t xml:space="preserve">Włodarczyk </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Sówka </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Kieczka</t>
+  </si>
+  <si>
+    <t>Zając</t>
+  </si>
+  <si>
     <t>Sowa</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
-    <t>Kieczka</t>
-[...4 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Pogorzelec</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Sówka</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Romanowski</t>
+  </si>
+  <si>
     <t>Kubiszer</t>
   </si>
   <si>
     <t>Starobrat</t>
   </si>
   <si>
-    <t>Romanowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Biardzki</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t xml:space="preserve">Cieślak </t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
+    <t>Wilczyński</t>
+  </si>
+  <si>
     <t>Sobierajski</t>
   </si>
   <si>
-    <t>Wilczyński</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Wilk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Krupiński</t>
+  </si>
+  <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
-    <t>Krupiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Malinowski</t>
+  </si>
+  <si>
+    <t>Kaczanowski</t>
+  </si>
+  <si>
+    <t>Kleniewski</t>
+  </si>
+  <si>
     <t>Sinior</t>
   </si>
   <si>
     <t>Fejcher</t>
-  </si>
-[...7 lines deleted...]
-    <t>Kleniewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wszeborowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Cyranowski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Płociński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
@@ -766,135 +766,135 @@
       </c>
       <c r="B7" s="2">
         <v>4183</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>13144</v>
+        <v>9178</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>21</v>
+      <c r="G8" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3699</v>
+        <v>11795</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>82</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>9178</v>
+        <v>13144</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2">
-        <v>6</v>
+      <c r="G10" s="2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11795</v>
+        <v>3699</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>12321</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>89</v>
       </c>
     </row>
@@ -904,112 +904,112 @@
       </c>
       <c r="B13" s="2">
         <v>3714</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>9253</v>
+        <v>8615</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>18</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3697</v>
+        <v>9253</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>8615</v>
+        <v>3697</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>77</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5995</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>14</v>
       </c>
     </row>
@@ -1019,296 +1019,296 @@
       </c>
       <c r="B18" s="2">
         <v>6202</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>8385</v>
+        <v>3710</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3710</v>
+        <v>8385</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>10683</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>9177</v>
+        <v>3311</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3712</v>
+        <v>9177</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3311</v>
+        <v>3712</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>12269</v>
+        <v>12281</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3707</v>
+        <v>8387</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>12281</v>
+        <v>3743</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>8387</v>
+        <v>12269</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>3743</v>
+        <v>3707</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>3706</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2">
         <v>99</v>
       </c>
     </row>