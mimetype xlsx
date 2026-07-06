--- v1 (2026-05-20)
+++ v2 (2026-07-06)
@@ -74,117 +74,117 @@
   <si>
     <t>Suchenek</t>
   </si>
   <si>
     <t>Cristiano</t>
   </si>
   <si>
     <t>Pulido dos Bernave</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Szmańda</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
+    <t xml:space="preserve">Sówka </t>
+  </si>
+  <si>
     <t xml:space="preserve">Włodarczyk </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">Sówka </t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Sowa</t>
+  </si>
+  <si>
+    <t>Zieliński</t>
+  </si>
+  <si>
     <t>Kieczka</t>
   </si>
   <si>
     <t>Zając</t>
   </si>
   <si>
-    <t>Sowa</t>
-[...4 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Pogorzelec</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Sówka</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Romanowski</t>
   </si>
   <si>
     <t>Kubiszer</t>
   </si>
   <si>
     <t>Starobrat</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Biardzki</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t xml:space="preserve">Cieślak </t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
+    <t>Sobierajski</t>
+  </si>
+  <si>
     <t>Wilczyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sobierajski</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Wilk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Krupiński</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Malinowski</t>
   </si>
@@ -720,181 +720,181 @@
       </c>
       <c r="B5" s="2">
         <v>3702</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5043</v>
+        <v>4183</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>21</v>
+      <c r="G6" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4183</v>
+        <v>5043</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>9178</v>
+        <v>13144</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>6</v>
+      <c r="G8" s="2" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>11795</v>
+        <v>3699</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
-        <v>27</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13144</v>
+        <v>9178</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>21</v>
+      <c r="G10" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3699</v>
+        <v>11795</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>82</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>12321</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>89</v>
       </c>
     </row>
@@ -1019,112 +1019,112 @@
       </c>
       <c r="B18" s="2">
         <v>6202</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3710</v>
+        <v>8385</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>8385</v>
+        <v>3710</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>10683</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>3311</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
     </row>