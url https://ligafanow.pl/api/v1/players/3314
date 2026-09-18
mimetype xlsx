--- v1 (2026-06-05)
+++ v2 (2026-09-18)
@@ -41,69 +41,69 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Stolarski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Łuciuk</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Sitek</t>
+  </si>
+  <si>
     <t>Jaworski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sitek</t>
   </si>
   <si>
     <t>Niziołek</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Śliwiński</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Duch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
@@ -610,120 +610,120 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>13554</v>
+        <v>10863</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>10863</v>
+        <v>13554</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>10860</v>
+        <v>10866</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>10866</v>
+        <v>10860</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>13625</v>
       </c>
       <c r="C6" s="2" t="s">