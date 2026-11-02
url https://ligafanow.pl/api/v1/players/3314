--- v2 (2026-09-18)
+++ v3 (2026-11-02)
@@ -56,57 +56,57 @@
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Łuciuk</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Jaworski</t>
+  </si>
+  <si>
+    <t>Niziołek</t>
+  </si>
+  <si>
     <t>Sitek</t>
-  </si>
-[...4 lines deleted...]
-    <t>Niziołek</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Brzeziński</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Śliwiński</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Duch</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Dąbek</t>
   </si>
@@ -656,97 +656,97 @@
       </c>
       <c r="B3" s="2">
         <v>13554</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>10866</v>
+        <v>10860</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>10860</v>
+        <v>13625</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13625</v>
+        <v>10866</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10861</v>
       </c>
       <c r="C7" s="2" t="s">