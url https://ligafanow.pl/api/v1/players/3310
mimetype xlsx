--- v3 (2026-08-20)
+++ v4 (2026-10-05)
@@ -95,54 +95,54 @@
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Wójtowicz</t>
   </si>
   <si>
     <t>Konstanty</t>
   </si>
   <si>
     <t>Brzozowski</t>
   </si>
   <si>
     <t>Korneliusz</t>
   </si>
   <si>
     <t>Troszczyński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Bielski</t>
+  </si>
+  <si>
     <t>Branowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bielski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Głębocki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Bireta</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Czapiga</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
@@ -796,74 +796,74 @@
       </c>
       <c r="B10" s="2">
         <v>1415</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>660</v>
+        <v>11196</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>11196</v>
+        <v>660</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3001</v>
       </c>
       <c r="C13" s="2" t="s">