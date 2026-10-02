--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -83,51 +83,51 @@
   <si>
     <t>Ingo</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Pessoa</t>
   </si>
   <si>
     <t>Caio</t>
   </si>
   <si>
     <t>Barbosa</t>
   </si>
   <si>
     <t>Diego</t>
   </si>
   <si>
     <t>Caballero</t>
   </si>
   <si>
-    <t>Donnie</t>
+    <t>Donell</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>Elio</t>
   </si>
   <si>
     <t>Silva</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Gliwic</t>
   </si>
   <si>
     <t>Jean</t>
   </si>
@@ -161,57 +161,57 @@
   <si>
     <t>Marcos</t>
   </si>
   <si>
     <t>Santana</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
   <si>
     <t>Balac</t>
   </si>
   <si>
     <t>Nizom</t>
   </si>
   <si>
     <t>Numonov</t>
   </si>
   <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Maximilian</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Marciniak</t>
-  </si>
-[...4 lines deleted...]
-    <t>Maximilian</t>
   </si>
   <si>
     <t>Rafael</t>
   </si>
   <si>
     <t>Godoy</t>
   </si>
   <si>
     <t>Kroeger</t>
   </si>
   <si>
     <t>Stefano</t>
   </si>
   <si>
     <t>Bertolli</t>
   </si>
   <si>
     <t>Zach</t>
   </si>
   <si>
     <t>Thurston</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
@@ -993,74 +993,74 @@
       </c>
       <c r="B17" s="2">
         <v>13833</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9456</v>
+        <v>13834</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13834</v>
+        <v>9456</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>11915</v>
       </c>
       <c r="C20" s="2" t="s">