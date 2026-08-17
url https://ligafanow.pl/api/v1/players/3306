--- v0 (2026-03-30)
+++ v1 (2026-08-17)
@@ -59,54 +59,54 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Artem</t>
   </si>
   <si>
     <t>Lutsiuk</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Denys</t>
   </si>
   <si>
     <t>Dubovyi</t>
   </si>
   <si>
     <t>Froliahin</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
+    <t>Polskyi</t>
+  </si>
+  <si>
     <t>Todorovic</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polskyi</t>
   </si>
   <si>
     <t>Illia</t>
   </si>
   <si>
     <t>Kopyl</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Popovych</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Szymanowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
@@ -604,89 +604,89 @@
       </c>
       <c r="B4" s="2">
         <v>8919</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>12934</v>
+        <v>8918</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>8918</v>
+        <v>12934</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>8920</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>23</v>
       </c>
     </row>