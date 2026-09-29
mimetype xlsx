--- v3 (2026-08-15)
+++ v4 (2026-09-29)
@@ -128,99 +128,99 @@
   <si>
     <t>Belash</t>
   </si>
   <si>
     <t>Gleb</t>
   </si>
   <si>
     <t>Borisevich</t>
   </si>
   <si>
     <t>Hierman</t>
   </si>
   <si>
     <t>Rutkouski</t>
   </si>
   <si>
     <t>Hleb</t>
   </si>
   <si>
     <t>Shtaniuk</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
+    <t>Matysik</t>
+  </si>
+  <si>
     <t>Tsimashkou</t>
   </si>
   <si>
-    <t>Matysik</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiryl</t>
   </si>
   <si>
     <t>Sudalenka</t>
   </si>
   <si>
     <t>Leonid</t>
   </si>
   <si>
     <t>Isayenia</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Khikhol</t>
   </si>
   <si>
+    <t>Tarasievich</t>
+  </si>
+  <si>
     <t>Duduk</t>
   </si>
   <si>
-    <t>Tarasievich</t>
-[...1 lines deleted...]
-  <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Savoska</t>
   </si>
   <si>
     <t>Mikalai</t>
   </si>
   <si>
     <t>Filimonau</t>
   </si>
   <si>
     <t>Mikhail</t>
   </si>
   <si>
+    <t xml:space="preserve">Velko </t>
+  </si>
+  <si>
     <t>Basovich</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Velko </t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Maksimyk</t>
   </si>
   <si>
     <t>Omaid</t>
   </si>
   <si>
     <t>Kakar</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Adamczuk</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Dubitski</t>
   </si>
@@ -721,86 +721,86 @@
       </c>
       <c r="B4" s="2">
         <v>10368</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>13268</v>
+        <v>10857</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10857</v>
+        <v>13268</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>10124</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
@@ -951,86 +951,86 @@
       </c>
       <c r="B14" s="2">
         <v>10858</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>10228</v>
+        <v>11332</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>11332</v>
+        <v>10228</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>12411</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="2" t="s">
@@ -1066,74 +1066,74 @@
       </c>
       <c r="B19" s="2">
         <v>10125</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>10856</v>
+        <v>10117</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>10117</v>
+        <v>10856</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>10118</v>
       </c>
       <c r="C22" s="2" t="s">
@@ -1158,86 +1158,86 @@
       </c>
       <c r="B23" s="2">
         <v>11246</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>10732</v>
+        <v>9922</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>9922</v>
+        <v>10732</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>11511</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="2" t="s">