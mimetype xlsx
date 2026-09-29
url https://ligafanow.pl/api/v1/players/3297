--- v2 (2026-06-30)
+++ v3 (2026-09-29)
@@ -77,108 +77,108 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Aleks</t>
   </si>
   <si>
     <t>Miriuk</t>
   </si>
   <si>
     <t>Ariel</t>
   </si>
   <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Trębacz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t xml:space="preserve">Wójcik </t>
+  </si>
+  <si>
     <t>Dąbrowski</t>
   </si>
   <si>
-    <t xml:space="preserve">Wójcik </t>
-[...1 lines deleted...]
-  <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Ciastko</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Skolimowski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Korzeniecki</t>
+  </si>
+  <si>
     <t>Wierzejski</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Iskin</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t xml:space="preserve">Jaroszuk </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Reda</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Tuzin</t>
+  </si>
+  <si>
     <t xml:space="preserve">Wiśniewski </t>
-  </si>
-[...1 lines deleted...]
-    <t>Tuzin</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Tymoszuk </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Bednarski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
@@ -704,89 +704,89 @@
       </c>
       <c r="B6" s="2">
         <v>10092</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12759</v>
+        <v>10086</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>13</v>
+      <c r="G7" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>10086</v>
+        <v>12759</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>6</v>
+      <c r="G8" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>13026</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>8</v>
       </c>
     </row>
@@ -796,80 +796,80 @@
       </c>
       <c r="B10" s="2">
         <v>11378</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>10084</v>
+        <v>10081</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10081</v>
+        <v>10084</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>11570</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -934,123 +934,123 @@
       </c>
       <c r="B16" s="2">
         <v>12114</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>13001</v>
+        <v>3320</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2">
-        <v>10</v>
+      <c r="G17" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3320</v>
+        <v>13001</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>13</v>
+      <c r="G18" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>10094</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>5909</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>13842</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">