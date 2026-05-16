--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -41,60 +41,60 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Balcerak</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Gomola</t>
-  </si>
-[...7 lines deleted...]
-    <t>Balcerak</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>Klymak</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Czerwonka</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Sarnowski</t>
   </si>
   <si>
     <t>Kornel</t>
   </si>
@@ -586,74 +586,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>13222</v>
+        <v>12913</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>12913</v>
+        <v>13222</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>3531</v>
       </c>
       <c r="C4" s="2" t="s">