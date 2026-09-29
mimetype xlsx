--- v1 (2026-05-16)
+++ v2 (2026-09-29)
@@ -92,54 +92,54 @@
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Sarnowski</t>
   </si>
   <si>
     <t>Kornel</t>
   </si>
   <si>
     <t>Tłaczała</t>
   </si>
   <si>
     <t>Mate</t>
   </si>
   <si>
     <t>Zakariadze</t>
   </si>
   <si>
     <t>GEO</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Zdanowski</t>
+  </si>
+  <si>
     <t>Sobczak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zdanowski</t>
   </si>
   <si>
     <t>Mikheil</t>
   </si>
   <si>
     <t>Sabalidze</t>
   </si>
   <si>
     <t>Nathan</t>
   </si>
   <si>
     <t>Demirbas</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Dabyzha</t>
   </si>
   <si>
     <t>Oleksiy</t>
   </si>
@@ -747,74 +747,74 @@
       </c>
       <c r="B8" s="2">
         <v>10289</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2670</v>
+        <v>5192</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5192</v>
+        <v>2670</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>12920</v>
       </c>
       <c r="C11" s="2" t="s">