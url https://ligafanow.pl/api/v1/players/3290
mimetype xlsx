--- v3 (2026-08-17)
+++ v4 (2026-10-02)
@@ -68,108 +68,108 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
     <t>Pustovit</t>
   </si>
   <si>
     <t>Bevziuk</t>
   </si>
   <si>
     <t>Ihor</t>
   </si>
   <si>
     <t>Veina</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
+    <t>Chernukha</t>
+  </si>
+  <si>
     <t>Sulim</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
-    <t>Chernukha</t>
-[...1 lines deleted...]
-  <si>
     <t>Kiril</t>
   </si>
   <si>
     <t>Kravchenko</t>
   </si>
   <si>
     <t>Kyrylo</t>
   </si>
   <si>
     <t>Shepel</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
     <t>Stetsiuk</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Petyshko</t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
     <t>Zoria</t>
   </si>
   <si>
     <t>Mykyta</t>
   </si>
   <si>
     <t>Bondarenko</t>
   </si>
   <si>
     <t>Sydorenko</t>
   </si>
   <si>
     <t>Nazariy</t>
   </si>
   <si>
     <t>Maksymovych</t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
-    <t>Dzigit</t>
+    <t>Dzhyit</t>
   </si>
   <si>
     <t>Oleh</t>
   </si>
   <si>
     <t>Halka</t>
   </si>
   <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t xml:space="preserve">Chamara </t>
   </si>
   <si>
     <t>Ołeksij</t>
   </si>
   <si>
     <t>Katraha</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t xml:space="preserve">Halka </t>
   </si>
@@ -720,89 +720,89 @@
       </c>
       <c r="B5" s="2">
         <v>10217</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13722</v>
+        <v>8586</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>10</v>
+      </c>
+      <c r="G6" s="2">
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>8586</v>
+        <v>13722</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>13403</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>