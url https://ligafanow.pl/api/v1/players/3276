--- v0 (2026-04-01)
+++ v1 (2026-06-30)
@@ -71,63 +71,63 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bogdan</t>
   </si>
   <si>
     <t>Stefańczuk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Pojda</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Strzembosz</t>
   </si>
   <si>
+    <t xml:space="preserve">Kuba </t>
+  </si>
+  <si>
+    <t>Salomończyk</t>
+  </si>
+  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Karolak</t>
   </si>
   <si>
     <t>Brodzik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Salomończyk</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Zembrzuski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wasilewski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Owczarczyk</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Gregorczyk</t>
   </si>
@@ -645,112 +645,112 @@
       </c>
       <c r="B5" s="2">
         <v>10680</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10682</v>
+        <v>13258</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>47</v>
+      <c r="G6" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>10681</v>
+        <v>10682</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>13258</v>
+        <v>10681</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>10710</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>6</v>
       </c>
     </row>
@@ -866,52 +866,52 @@
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>10757</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10686</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>25</v>
       </c>
     </row>