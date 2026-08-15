--- v1 (2026-06-30)
+++ v2 (2026-08-15)
@@ -71,63 +71,63 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bogdan</t>
   </si>
   <si>
     <t>Stefańczuk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Pojda</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Strzembosz</t>
   </si>
   <si>
+    <t>Kuba</t>
+  </si>
+  <si>
+    <t>Karolak</t>
+  </si>
+  <si>
+    <t>Brodzik</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Salomończyk</t>
-  </si>
-[...7 lines deleted...]
-    <t>Brodzik</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Zembrzuski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Wasilewski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Owczarczyk</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Gregorczyk</t>
   </si>
@@ -645,112 +645,112 @@
       </c>
       <c r="B5" s="2">
         <v>10680</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>13258</v>
+        <v>10682</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>10682</v>
+        <v>10681</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>47</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>10681</v>
+        <v>13258</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2">
-        <v>2</v>
+      <c r="G8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>10710</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>6</v>
       </c>
     </row>