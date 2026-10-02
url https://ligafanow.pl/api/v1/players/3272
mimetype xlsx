--- v2 (2026-07-03)
+++ v3 (2026-10-02)
@@ -80,105 +80,105 @@
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Stokowiec</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Włodkowski</t>
   </si>
   <si>
     <t>Franciszek</t>
   </si>
   <si>
     <t>Sakławski</t>
   </si>
   <si>
     <t>Franek</t>
   </si>
   <si>
     <t>Orłowski</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Palka</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Jakub</t>
-[...1 lines deleted...]
-  <si>
     <t>Rudnik</t>
   </si>
   <si>
-    <t>Palka</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Laskowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kusak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wydrzyński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Maciejewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Skibiński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Maciak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janik </t>
+  </si>
+  <si>
     <t>Giełażyn</t>
-  </si>
-[...7 lines deleted...]
-    <t>Maciak</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Filipczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Tomek </t>
   </si>
   <si>
     <t xml:space="preserve">Wiśniewski </t>
   </si>
   <si>
     <t>Witek</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
@@ -736,100 +736,100 @@
       </c>
       <c r="B7" s="2">
         <v>11883</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4869</v>
+        <v>5931</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5931</v>
+        <v>4869</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>9988</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>5667</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -897,112 +897,112 @@
       </c>
       <c r="B14" s="2">
         <v>11966</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5449</v>
+        <v>5669</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5144</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5669</v>
+        <v>5449</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2">
-        <v>23</v>
+      <c r="G17" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>13397</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>