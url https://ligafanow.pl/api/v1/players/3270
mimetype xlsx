--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Lista Zawodników" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
@@ -71,138 +71,141 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kaca</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Antolak</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Dawydzik</t>
+  </si>
+  <si>
     <t>Giełczewski</t>
   </si>
   <si>
-    <t>Dawydzik</t>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Majewski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Jakub</t>
-[...1 lines deleted...]
-  <si>
     <t>Dziewulski</t>
   </si>
   <si>
-    <t>Majewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Jerzy</t>
   </si>
   <si>
+    <t>Modzelewski</t>
+  </si>
+  <si>
     <t>Paczos</t>
   </si>
   <si>
-    <t>Modzelewski</t>
+    <t>Karol</t>
+  </si>
+  <si>
+    <t>Sarnecki</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Furtak</t>
   </si>
   <si>
     <t xml:space="preserve">Dawydzik  </t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Płotnicki</t>
+  </si>
+  <si>
     <t>Burakowski</t>
   </si>
   <si>
-    <t>Płotnicki</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Babiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Brzozowski</t>
   </si>
   <si>
-    <t>Zych</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Kolasa</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Gawraczyński</t>
+  </si>
+  <si>
     <t>Łapiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gawraczyński</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -681,497 +684,497 @@
       </c>
       <c r="B5" s="2">
         <v>12185</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2133</v>
+        <v>5843</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5843</v>
+        <v>2133</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2912</v>
+        <v>9885</v>
       </c>
       <c r="C8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9885</v>
+        <v>2912</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4680</v>
+        <v>2142</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2142</v>
+        <v>4680</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>13249</v>
+        <v>13818</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5370</v>
+        <v>13249</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6677</v>
+        <v>5370</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2134</v>
+        <v>6677</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2683</v>
+        <v>2134</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3715</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>11769</v>
+        <v>2683</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2129</v>
+        <v>11769</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3692</v>
+        <v>2129</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>2130</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>2137</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2141</v>
+        <v>2131</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2131</v>
+        <v>2141</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>2136</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>