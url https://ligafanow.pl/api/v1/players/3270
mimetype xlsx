--- v1 (2026-05-20)
+++ v2 (2026-07-06)
@@ -71,141 +71,141 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kaca</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Antolak</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Giełczewski</t>
+  </si>
+  <si>
     <t>Dawydzik</t>
   </si>
   <si>
-    <t>Giełczewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dziewulski</t>
   </si>
   <si>
     <t>Jerzy</t>
   </si>
   <si>
+    <t>Paczos</t>
+  </si>
+  <si>
     <t>Modzelewski</t>
   </si>
   <si>
-    <t>Paczos</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Sarnecki</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Furtak</t>
   </si>
   <si>
     <t xml:space="preserve">Dawydzik  </t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Burakowski</t>
+  </si>
+  <si>
     <t>Płotnicki</t>
   </si>
   <si>
-    <t>Burakowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Babiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Brzozowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Kolasa</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Łapiński</t>
+  </si>
+  <si>
     <t>Gawraczyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Łapiński</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -684,74 +684,74 @@
       </c>
       <c r="B5" s="2">
         <v>12185</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5843</v>
+        <v>2133</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>11</v>
+      <c r="G6" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2133</v>
+        <v>5843</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>9885</v>
       </c>
       <c r="C8" s="2" t="s">
@@ -776,77 +776,77 @@
       </c>
       <c r="B9" s="2">
         <v>2912</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2142</v>
+        <v>4680</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4680</v>
+        <v>2142</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>13818</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -923,88 +923,88 @@
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2134</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3715</v>
+        <v>2683</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2683</v>
+        <v>3715</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>11769</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1066,83 +1066,83 @@
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>2137</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>11</v>
+      <c r="G22" s="2">
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2131</v>
+        <v>2141</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2141</v>
+        <v>2131</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>2136</v>
       </c>
       <c r="C25" s="2" t="s">