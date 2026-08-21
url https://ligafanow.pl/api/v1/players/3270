--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -71,77 +71,77 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kaca</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Antolak</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Dawydzik</t>
+  </si>
+  <si>
     <t>Giełczewski</t>
   </si>
   <si>
-    <t>Dawydzik</t>
-[...1 lines deleted...]
-  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Majewski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dziewulski</t>
   </si>
   <si>
     <t>Jerzy</t>
   </si>
   <si>
+    <t>Modzelewski</t>
+  </si>
+  <si>
     <t>Paczos</t>
   </si>
   <si>
-    <t>Modzelewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Sarnecki</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t>Furtak</t>
   </si>
   <si>
     <t xml:space="preserve">Dawydzik  </t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Michał</t>
@@ -158,54 +158,54 @@
   <si>
     <t>Babiński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Brzozowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Chrzanowski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Kolasa</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Gawraczyński</t>
+  </si>
+  <si>
     <t>Łapiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gawraczyński</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -684,89 +684,89 @@
       </c>
       <c r="B5" s="2">
         <v>12185</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>2133</v>
+        <v>5843</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="2">
-        <v>21</v>
+      <c r="G6" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5843</v>
+        <v>2133</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>11</v>
+      <c r="G7" s="2">
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>9885</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -776,77 +776,77 @@
       </c>
       <c r="B9" s="2">
         <v>2912</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4680</v>
+        <v>2142</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2142</v>
+        <v>4680</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>13818</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
@@ -923,51 +923,51 @@
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2134</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>2683</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
@@ -1075,74 +1075,74 @@
       </c>
       <c r="B22" s="2">
         <v>2137</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2141</v>
+        <v>2131</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2131</v>
+        <v>2141</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>2136</v>
       </c>
       <c r="C25" s="2" t="s">