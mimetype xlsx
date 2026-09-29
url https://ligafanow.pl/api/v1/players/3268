--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -101,96 +101,96 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Karanicz</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Rakoczy</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Dzida</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Skiba</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Dębowski</t>
+  </si>
+  <si>
     <t>Niewczas</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szela</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Ciborowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Sidorowicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Kubiak</t>
   </si>
   <si>
     <t>Telakowiec</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Staniszewski</t>
+  </si>
+  <si>
     <t>Tomczykowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Staniszewski</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Wysocki</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Tymiński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Ducki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Rechnio</t>
   </si>
@@ -820,89 +820,89 @@
       </c>
       <c r="B10" s="2">
         <v>13573</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>13156</v>
+        <v>6825</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>14</v>
+      <c r="G11" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>6825</v>
+        <v>13156</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G12" s="2">
-        <v>1</v>
+      <c r="G12" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>12425</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="2">
         <v>93</v>
       </c>
     </row>
@@ -981,77 +981,77 @@
       </c>
       <c r="B17" s="2">
         <v>12426</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>13706</v>
+        <v>3865</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3865</v>
+        <v>13706</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3437</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">