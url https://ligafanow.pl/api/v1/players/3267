--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -71,57 +71,57 @@
   <si>
     <t>Aliaksei</t>
   </si>
   <si>
     <t>Latypau</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Artiom</t>
   </si>
   <si>
     <t>Masakowski</t>
   </si>
   <si>
     <t>Arturas</t>
   </si>
   <si>
     <t>Lautsius</t>
   </si>
   <si>
     <t>Dmytro</t>
   </si>
   <si>
+    <t>Artyugin</t>
+  </si>
+  <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Balabasev</t>
-  </si>
-[...4 lines deleted...]
-    <t>Artyugin</t>
   </si>
   <si>
     <t>Maksim</t>
   </si>
   <si>
     <t>Surko</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Vietrienko</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Mocyk</t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Rudenko</t>
   </si>
@@ -660,89 +660,89 @@
       </c>
       <c r="B5" s="2">
         <v>10935</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11667</v>
+        <v>10934</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>10934</v>
+        <v>11667</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>10936</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
     </row>