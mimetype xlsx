--- v0 (2026-04-03)
+++ v1 (2026-06-05)
@@ -119,84 +119,84 @@
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Sulkowski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Wieczorek</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Rogulski</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Wróblewski</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Jasztal</t>
+  </si>
+  <si>
+    <t>Sidor</t>
+  </si>
+  <si>
+    <t>Zalega</t>
+  </si>
+  <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Mściwujewski</t>
+  </si>
+  <si>
+    <t>Przemek</t>
+  </si>
+  <si>
+    <t>Szewczyk</t>
+  </si>
+  <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Kobla</t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...10 lines deleted...]
-  <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t xml:space="preserve"> Łęczycki</t>
-  </si>
-[...10 lines deleted...]
-    <t>Szewczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -899,204 +899,204 @@
       </c>
       <c r="B15" s="2">
         <v>9249</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>12898</v>
+        <v>9248</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>9248</v>
+        <v>9246</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>17</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>9246</v>
+        <v>9254</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
-        <v>56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>9254</v>
+        <v>9245</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>9879</v>
+        <v>13570</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>80</v>
+      <c r="G20" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>9245</v>
+        <v>12898</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2">
-        <v>22</v>
+      <c r="G21" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>13570</v>
+        <v>9879</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>11</v>
+      <c r="G22" s="2">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>