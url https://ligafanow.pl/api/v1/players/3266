--- v1 (2026-06-05)
+++ v2 (2026-09-11)
@@ -738,112 +738,112 @@
       </c>
       <c r="B8" s="2">
         <v>9876</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9880</v>
+        <v>9649</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>13</v>
+      <c r="G9" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>9649</v>
+        <v>9253</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>11</v>
+      <c r="G10" s="2">
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>9253</v>
+        <v>9880</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>9250</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>95</v>
       </c>
     </row>