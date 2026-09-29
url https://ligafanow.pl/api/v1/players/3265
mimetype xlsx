--- v2 (2026-07-01)
+++ v3 (2026-09-29)
@@ -134,54 +134,54 @@
   <si>
     <t>Biliński</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Sadowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jazgarski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Oleszczuk</t>
   </si>
   <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
+    <t>Makowski</t>
+  </si>
+  <si>
     <t>Ossowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Makowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t xml:space="preserve">Robert </t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Aleksandrowicz</t>
   </si>
   <si>
     <t xml:space="preserve">Szymon </t>
   </si>
   <si>
     <t>Bednarski</t>
   </si>
@@ -914,89 +914,89 @@
       </c>
       <c r="B15" s="2">
         <v>9162</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6456</v>
+        <v>6450</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6450</v>
+        <v>6456</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>7469</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>66</v>
       </c>
     </row>