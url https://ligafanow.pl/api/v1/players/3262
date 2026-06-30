--- v0 (2026-03-30)
+++ v1 (2026-06-30)
@@ -83,132 +83,132 @@
   <si>
     <t>Budihalax</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Szawerdak</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Grablewski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Antoniuk</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Krynicki</t>
+  </si>
+  <si>
     <t>Pokorski</t>
   </si>
   <si>
-    <t>Krynicki</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Pietruszka</t>
   </si>
   <si>
     <t>Danisiewicz</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
+    <t>Grzeszczyk</t>
+  </si>
+  <si>
     <t>Bera</t>
   </si>
   <si>
-    <t>Grzeszczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Dębowski</t>
+  </si>
+  <si>
     <t>Michalski</t>
   </si>
   <si>
-    <t>Dębowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Samoraj</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Jaworski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gąsiorowski</t>
   </si>
   <si>
     <t>Plust</t>
   </si>
   <si>
     <t>Rosłanowski</t>
   </si>
   <si>
     <t>Nikodem</t>
   </si>
   <si>
     <t>Florczak</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Olek</t>
   </si>
   <si>
     <t>Kubicki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Jakubisiak</t>
+  </si>
+  <si>
     <t>Dalecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jakubisiak</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Tymon</t>
   </si>
   <si>
     <t>Tomczykowski</t>
   </si>
   <si>
     <t>Wiktor</t>
   </si>
   <si>
     <t>Sląz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -745,74 +745,74 @@
       </c>
       <c r="B7" s="2">
         <v>11393</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>7734</v>
+        <v>9637</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>9637</v>
+        <v>7734</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>7737</v>
       </c>
       <c r="C10" s="2" t="s">
@@ -837,120 +837,120 @@
       </c>
       <c r="B11" s="2">
         <v>7732</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>7733</v>
+        <v>7735</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>7735</v>
+        <v>7733</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>7729</v>
+        <v>12635</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>12635</v>
+        <v>7729</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>10044</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -1113,89 +1113,89 @@
       </c>
       <c r="B23" s="2">
         <v>8735</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>10797</v>
+        <v>10210</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>66</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>10210</v>
+        <v>10797</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>11</v>
+      <c r="G25" s="2">
+        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>9446</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2">
         <v>17</v>
       </c>
     </row>