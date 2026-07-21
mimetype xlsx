--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -92,66 +92,66 @@
   <si>
     <t>Faryniarz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bala</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Wątkowski</t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Kuleta</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Mateusz</t>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bucior        </t>
   </si>
   <si>
     <t>Klefas</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Bucior        </t>
   </si>
   <si>
     <t>Oleksandr</t>
   </si>
   <si>
     <t>Hutarov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kuzmov</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Marchewka</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Pietrucha</t>
   </si>
@@ -755,112 +755,112 @@
       </c>
       <c r="B9" s="2">
         <v>9721</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>512</v>
+        <v>10840</v>
       </c>
       <c r="C10" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>10840</v>
+        <v>6403</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2">
-        <v>18</v>
+      <c r="G11" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>6403</v>
+        <v>512</v>
       </c>
       <c r="C12" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>23</v>
+      <c r="G12" s="2">
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>7574</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="2">
         <v>10</v>
       </c>
     </row>