--- v0 (2026-03-30)
+++ v1 (2026-07-06)
@@ -104,63 +104,63 @@
   <si>
     <t>Dybcio</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Daniluk</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Miękina</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Marszałek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Walczak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kwaśny </t>
+  </si>
+  <si>
+    <t>Jałkowski</t>
+  </si>
+  <si>
     <t>Górski</t>
-  </si>
-[...10 lines deleted...]
-    <t>Jałkowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Piotrowski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Żwirbla</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Włoczewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Ryciuk</t>
   </si>
@@ -778,135 +778,135 @@
       </c>
       <c r="B10" s="2">
         <v>3753</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1129</v>
+        <v>1967</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>1967</v>
+        <v>6768</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>17</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>6768</v>
+        <v>1229</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>99</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1229</v>
+        <v>1129</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>13314</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
@@ -939,88 +939,88 @@
       </c>
       <c r="B17" s="2">
         <v>8443</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1128</v>
+        <v>13231</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
+      <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13231</v>
+        <v>1128</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
+      <c r="G19" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1356</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>10</v>
       </c>