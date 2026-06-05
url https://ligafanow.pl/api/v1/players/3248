--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -71,99 +71,99 @@
   <si>
     <t>Daniil</t>
   </si>
   <si>
     <t>Pyvovar</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Kovtun</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Vladymirskyi</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
+    <t>Lipskyi</t>
+  </si>
+  <si>
     <t>Zhukov</t>
   </si>
   <si>
-    <t>Lipskyi</t>
-[...1 lines deleted...]
-  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Titov</t>
   </si>
   <si>
     <t>Nazar</t>
   </si>
   <si>
     <t>Petriv</t>
   </si>
   <si>
+    <t>Nikita</t>
+  </si>
+  <si>
+    <t>Kalmykov</t>
+  </si>
+  <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Polishchuk</t>
+  </si>
+  <si>
+    <t>Diachenko</t>
+  </si>
+  <si>
+    <t>Serhii</t>
+  </si>
+  <si>
+    <t>Novakovskyi</t>
+  </si>
+  <si>
+    <t>Valentyn</t>
+  </si>
+  <si>
+    <t>Hordichuk</t>
+  </si>
+  <si>
     <t>Horin</t>
-  </si>
-[...25 lines deleted...]
-    <t>Hordichuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -636,89 +636,89 @@
       </c>
       <c r="B5" s="2">
         <v>12353</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11658</v>
+        <v>12349</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>69</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>12349</v>
+        <v>11658</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>23</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>13261</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>13</v>
       </c>
     </row>
@@ -728,181 +728,181 @@
       </c>
       <c r="B9" s="2">
         <v>11504</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>11505</v>
+        <v>13479</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>13479</v>
+        <v>10517</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>13</v>
+      <c r="G11" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>10517</v>
+        <v>12346</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>12346</v>
+        <v>12350</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>12350</v>
+        <v>10522</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>10522</v>
+        <v>11505</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>77</v>
+      <c r="G15" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>