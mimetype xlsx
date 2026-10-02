--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -68,56 +68,56 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Mikulski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzej </t>
   </si>
   <si>
     <t>Szałkowski</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Reniec</t>
+  </si>
+  <si>
     <t xml:space="preserve">Płuciński </t>
   </si>
   <si>
-    <t>Reniec</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustaw</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Chlabicz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Grzechnik</t>
   </si>
   <si>
     <t>Osowiecki</t>
@@ -143,54 +143,54 @@
   <si>
     <t>Chodziński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Rogulski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mrysz</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Płatek</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
+    <t>Wójcik</t>
+  </si>
+  <si>
     <t>Gurdała</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wójcik</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kanclerz</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Budzich</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Hadler</t>
   </si>
@@ -670,77 +670,77 @@
       </c>
       <c r="B4" s="2">
         <v>11616</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>11867</v>
+        <v>10653</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>10653</v>
+        <v>11867</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>8790</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -992,74 +992,74 @@
       </c>
       <c r="B18" s="2">
         <v>9553</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>13371</v>
+        <v>12776</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>12776</v>
+        <v>13371</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>11356</v>
       </c>
       <c r="C21" s="2" t="s">