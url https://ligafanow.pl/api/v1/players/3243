--- v3 (2026-08-15)
+++ v4 (2026-09-29)
@@ -95,117 +95,117 @@
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Świtaj</t>
   </si>
   <si>
     <t>Zawada</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Wróblewski</t>
   </si>
   <si>
     <t>Domański</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Łabaj</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Kańtor</t>
+  </si>
+  <si>
     <t>Bienkiewicz</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Warzyński</t>
   </si>
   <si>
     <t>Maks</t>
   </si>
   <si>
     <t>Poczman</t>
   </si>
   <si>
     <t>Marcel</t>
   </si>
   <si>
     <t>Borowiec</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Młynarczyk</t>
+  </si>
+  <si>
     <t>Dettlaff</t>
   </si>
   <si>
-    <t>Młynarczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Syrnyk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Balcerkiewicz</t>
+  </si>
+  <si>
     <t>Szymański</t>
   </si>
   <si>
-    <t>Balcerkiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Wójtowicz</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
+    <t>Czyżewski</t>
+  </si>
+  <si>
     <t>Bielański</t>
-  </si>
-[...1 lines deleted...]
-    <t>Czyżewski</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t>Pawlak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -834,89 +834,89 @@
       </c>
       <c r="B11" s="2">
         <v>12591</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>8820</v>
+        <v>11302</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="2">
-        <v>3</v>
+      <c r="G12" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>11302</v>
+        <v>8820</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>14</v>
+      <c r="G13" s="2">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>11800</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>8</v>
       </c>
     </row>
@@ -929,247 +929,247 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>12593</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>10096</v>
+        <v>8824</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
+      <c r="G17" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>8824</v>
+        <v>10096</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2">
+      <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>10334</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>13663</v>
+        <v>13808</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>13808</v>
+        <v>13663</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>8827</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>11574</v>
+        <v>12590</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>29</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>14</v>
+      <c r="G23" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>12590</v>
+        <v>11574</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>13</v>
+      <c r="G24" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>8821</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>5</v>
       </c>
     </row>