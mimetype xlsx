--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -547,51 +547,51 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>13476</v>
+        <v>13376</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
         <v>13376</v>
       </c>
       <c r="C3" s="2" t="s">