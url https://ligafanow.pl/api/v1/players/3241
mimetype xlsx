--- v3 (2026-07-11)
+++ v4 (2026-09-21)
@@ -68,56 +68,56 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Kloskowski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Bieniek</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
+    <t>Danisz</t>
+  </si>
+  <si>
     <t>Fiodorow</t>
   </si>
   <si>
-    <t>Danisz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Nabit</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Mihalowicz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Gałecki</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Maciej</t>
@@ -152,54 +152,54 @@
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kazubek</t>
   </si>
   <si>
     <t>Zawada</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Naszkiewicz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Idzikowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Chyliński</t>
+  </si>
+  <si>
     <t>Dobrosz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chyliński</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Bichta</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Ćwik </t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t>Jakubiak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
@@ -679,77 +679,77 @@
       </c>
       <c r="B4" s="2">
         <v>3621</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5574</v>
+        <v>5026</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>5026</v>
+        <v>5574</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>5375</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -955,112 +955,112 @@
       </c>
       <c r="B16" s="2">
         <v>2300</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3732</v>
+        <v>12258</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>12258</v>
+        <v>5805</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>14</v>
+      <c r="G18" s="2">
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>5805</v>
+        <v>3732</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2">
-        <v>20</v>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4202</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>39</v>
       </c>
     </row>
@@ -1070,74 +1070,74 @@
       </c>
       <c r="B21" s="2">
         <v>3663</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2763</v>
+        <v>13644</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>13644</v>
+        <v>2763</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>5652</v>
       </c>
       <c r="C24" s="2" t="s">