--- v1 (2026-06-05)
+++ v2 (2026-09-21)
@@ -71,78 +71,78 @@
   <si>
     <t>Andrei</t>
   </si>
   <si>
     <t>Yakimuk</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Gorevoi</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Kotow</t>
   </si>
   <si>
     <t>Kiryl</t>
   </si>
   <si>
+    <t>Karabeika</t>
+  </si>
+  <si>
     <t>Tutski</t>
   </si>
   <si>
-    <t>Karabeika</t>
-[...1 lines deleted...]
-  <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Shik</t>
   </si>
   <si>
     <t>Nikita</t>
   </si>
   <si>
     <t>Kolokoltsev</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
+    <t>Kostoglod</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
     <t>Sharlan</t>
-  </si>
-[...4 lines deleted...]
-    <t>BEL</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rakowski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Raducki</t>
   </si>
   <si>
     <t>Vlad</t>
   </si>
   <si>
     <t>Yermolkin</t>
   </si>
   <si>
     <t>Rakovich</t>
   </si>
@@ -663,89 +663,89 @@
       </c>
       <c r="B5" s="2">
         <v>12956</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>11088</v>
+        <v>11087</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>11087</v>
+        <v>11088</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>11092</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
     </row>
@@ -755,132 +755,132 @@
       </c>
       <c r="B9" s="2">
         <v>11089</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>13780</v>
+        <v>11086</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G10" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>11086</v>
+        <v>13780</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G11" s="2">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>13257</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>12753</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G13" s="2">
         <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>11090</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
@@ -928,74 +928,74 @@
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>11085</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G17" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>10120</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G18" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>7755</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="2" t="s">