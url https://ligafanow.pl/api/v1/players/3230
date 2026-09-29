--- v3 (2026-08-15)
+++ v4 (2026-09-29)
@@ -137,59 +137,59 @@
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Michalcewicz</t>
   </si>
   <si>
     <t>Maris</t>
   </si>
   <si>
     <t>Melnozols</t>
   </si>
   <si>
     <t>LVA</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Fonfara</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Mystkowski</t>
+  </si>
+  <si>
+    <t>Żaczykiewicz</t>
+  </si>
+  <si>
     <t>Dodi</t>
   </si>
   <si>
-    <t>Żaczykiewicz</t>
-[...4 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Lelito</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Skibiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Jasztel</t>
   </si>
   <si>
     <t>Stachura</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Sojka</t>
@@ -197,54 +197,54 @@
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Walewski</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t xml:space="preserve">Stefan	</t>
   </si>
   <si>
     <t xml:space="preserve">Necula	</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kossewski</t>
   </si>
   <si>
+    <t>Borkowski</t>
+  </si>
+  <si>
     <t>Tomczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Borkowski</t>
   </si>
   <si>
     <t>Tymoteusz</t>
   </si>
   <si>
     <t>Ilczyszyn</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Balandin</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Wileński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
@@ -974,97 +974,97 @@
       </c>
       <c r="B15" s="2">
         <v>9473</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>9476</v>
+        <v>5333</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>9478</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5333</v>
+        <v>9476</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>9485</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1250,89 +1250,89 @@
       </c>
       <c r="B27" s="2">
         <v>10997</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>10295</v>
+        <v>11435</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G28" s="2">
-        <v>23</v>
+      <c r="G28" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>11435</v>
+        <v>10295</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>11</v>
+      <c r="G29" s="2">
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>11403</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>